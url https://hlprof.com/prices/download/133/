--- v0 (2026-05-04)
+++ v1 (2026-09-09)
@@ -41,66 +41,66 @@
   <si>
     <t>Одноразовая продукция</t>
   </si>
   <si>
     <t>Набор для окрашивания волос</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>Набор для окрашивания волос, размер L</t>
+  </si>
+  <si>
+    <t>https://hlprof.com/product/nabor-dlya-okrashivaniya-volos-razmer-l/</t>
+  </si>
+  <si>
     <t>Набор для окрашивания волос, размер M</t>
   </si>
   <si>
     <t>https://hlprof.com/product/nabor-dlya-okrashivaniya-volos-razmer-m/</t>
   </si>
   <si>
     <t>Набор для окрашивания волос, размер S</t>
   </si>
   <si>
     <t>https://hlprof.com/product/nabor-dlya-okrashivaniya-volos-razmer-s/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://hlprof.com/product/nabor-dlya-okrashivaniya-volos-razmer-l/</t>
   </si>
   <si>
     <t>Перчатки одноразовые</t>
   </si>
   <si>
     <t>Перчатки нитриловые NitriMax, размер M, 100 шт</t>
   </si>
   <si>
     <t>https://hlprof.com/product/perchatki-nitrilovye-nitrimax-razmer-m-100-sht/</t>
   </si>
   <si>
     <t>Перчатки нитриловые NitriMax, размер XS, 100 шт</t>
   </si>
   <si>
     <t>https://hlprof.com/product/perchatki-nitrilovye-nitrimax-razmer-xs-100-sht/</t>
   </si>
   <si>
     <t>Перчатки нитриловые NitriMax, размер L, 100 шт 2</t>
   </si>
   <si>
     <t>https://hlprof.com/product/perchatki-nitrilovye-nitrimax-razmer-l-100-sht-2/</t>
   </si>
   <si>
     <t>Перчатки нитриловые NitriMax, размер XL, 100 шт</t>
   </si>
@@ -519,51 +519,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/nabor-dlya-okrashivaniya-volos-razmer-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/nabor-dlya-okrashivaniya-volos-razmer-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/nabor-dlya-okrashivaniya-volos-razmer-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/perchatki-nitrilovye-nitrimax-razmer-m-100-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/perchatki-nitrilovye-nitrimax-razmer-xs-100-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/perchatki-nitrilovye-nitrimax-razmer-l-100-sht-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/perchatki-nitrilovye-nitrimax-razmer-xl-100-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/perchatki-nitrilovye-nitrimax-razmer-s-100-sht/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/nabor-dlya-okrashivaniya-volos-razmer-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/nabor-dlya-okrashivaniya-volos-razmer-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/nabor-dlya-okrashivaniya-volos-razmer-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/perchatki-nitrilovye-nitrimax-razmer-m-100-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/perchatki-nitrilovye-nitrimax-razmer-xs-100-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/perchatki-nitrilovye-nitrimax-razmer-l-100-sht-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/perchatki-nitrilovye-nitrimax-razmer-xl-100-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/perchatki-nitrilovye-nitrimax-razmer-s-100-sht/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F16" sqref="F16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">