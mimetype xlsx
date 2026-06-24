--- v0 (2026-05-04)
+++ v1 (2026-06-24)
@@ -41,147 +41,147 @@
   <si>
     <t>Техника</t>
   </si>
   <si>
     <t>Профессиональный фен для волос</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>Профессиональный фен для волос FIESTA DEWAL Fuschia 2600Вт, 03-2010</t>
+  </si>
+  <si>
+    <t>https://hlprof.com/product/fen-dlya-volos-fiesta-dewal-fuschia-2600vt-03-2010/</t>
+  </si>
+  <si>
+    <t>Профессиональный фен для волос EXCEPTION DEWAL 03-113 Black, 2200 Вт</t>
+  </si>
+  <si>
+    <t>https://hlprof.com/product/fen-dlya-volos-exception-dewal-03-113-black-2200-vt/</t>
+  </si>
+  <si>
+    <t>Профессиональный фен для волос TORNADO DEWAL 03-8010 Grey, 2300 Вт</t>
+  </si>
+  <si>
+    <t>https://hlprof.com/product/fen-dlya-volos-tornado-dewal-03-8010-grey-2300-vt/</t>
+  </si>
+  <si>
+    <t>Фен дорожный складной DEWAL PRO NEW WAY 03-5512 Blue синий, 1000Вт</t>
+  </si>
+  <si>
+    <t>https://hlprof.com/product/fen-dorozhnyy-skladnoy-dewal-pro-new-way-03-5512-blue-siniy-1000vt/</t>
+  </si>
+  <si>
+    <t>Профессиональный фен для волос EXCEPTION Compact DEWAL 03-114 Black, 2200 Вт</t>
+  </si>
+  <si>
+    <t>https://hlprof.com/product/professionalnyy-fen-dlya-volos-exception-compact-dewal-03-114-black-2200-vt/</t>
+  </si>
+  <si>
+    <t>Профессиональный фен для волос TORNADO DEWAL 03-8010 Black, 2300 Вт</t>
+  </si>
+  <si>
+    <t>https://hlprof.com/product/fen-dlya-volos-2300-vt-tornado-dewal-03-8010-black-2300-vt/</t>
+  </si>
+  <si>
+    <t>Профессиональный фен для волос с бесщеточным мотором 1700Вт LEGACY DEWAL LD-1887</t>
+  </si>
+  <si>
+    <t>https://hlprof.com/product/fen-dlya-volos-s-besshchetochnym-motorom-1700vt-legacy-dewal-ld-1887/</t>
+  </si>
+  <si>
+    <t>Фен дорожный складной DEWAL PRO NEW WAY 03-5512 Red красный, 1000Вт</t>
+  </si>
+  <si>
+    <t>https://hlprof.com/product/fen-dorozhnyy-skladnoy-dewal-pro-new-way-03-5512-red-krasnyy-1000vt/</t>
+  </si>
+  <si>
     <t>Профессиональный фен для волос TORNADO DEWAL 03-8010 White, 2300 Вт</t>
   </si>
   <si>
     <t>https://hlprof.com/product/fen-dlya-volos-tornado-dewal-03-8010-white-2300-vt/</t>
   </si>
   <si>
-    <t>Профессиональный фен для волос FIESTA DEWAL Fuschia 2600Вт, 03-2010</t>
-[...46 lines deleted...]
-  <si>
     <t>Профессиональный фен для волос FIESTA DEWAL Lavender 2600Вт, 03-2010</t>
   </si>
   <si>
     <t>https://hlprof.com/product/fen-dlya-volos-fiesta-dewal-lavender-2600vt-03-2010/</t>
   </si>
   <si>
     <t>Фен для волос FIESTA DEWAL Mango 2600Вт, 03-2010</t>
   </si>
   <si>
     <t>https://hlprof.com/product/fen-dlya-volos-fiesta-dewal-mango-2600vt-03-2010/</t>
   </si>
   <si>
     <t>Машинка для стрижки волос</t>
   </si>
   <si>
+    <t>Машинка для стрижки окантовочная BLACK MINI DEWAL 03-066</t>
+  </si>
+  <si>
+    <t>https://hlprof.com/product/mashinka-dlya-strizhki-okantovochnaya-black-mini-dewal-03-066/</t>
+  </si>
+  <si>
+    <t>Машинка для стрижки в носу и ушах DEWAL 03-802</t>
+  </si>
+  <si>
+    <t>https://hlprof.com/product/mashinka-dlya-strizhki-v-nosu-i-ushakh-dewal-03-802/</t>
+  </si>
+  <si>
+    <t>Машинка для стрижки окантовочная LEGACY DEWAL LD-967</t>
+  </si>
+  <si>
+    <t>https://hlprof.com/product/mashinka-dlya-strizhki-okantovochnaya-legacy-dewal-ld-967/</t>
+  </si>
+  <si>
+    <t>Машинка для стрижки в носу и ушах DEWAL 03-505</t>
+  </si>
+  <si>
+    <t>https://hlprof.com/product/mashinka-dlya-strizhki-v-nosu-i-ushakh-dewal-03-505/</t>
+  </si>
+  <si>
     <t>Машинка для стрижки волос ULTRA-S DEWAL 03-074</t>
   </si>
   <si>
     <t>https://hlprof.com/product/mashinka-dlya-strizhki-volos-ultra-s-dewal-03-074/</t>
-  </si>
-[...22 lines deleted...]
-    <t>https://hlprof.com/product/mashinka-dlya-strizhki-v-nosu-i-ushakh-dewal-03-505/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -567,51 +567,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/fen-dlya-volos-tornado-dewal-03-8010-white-2300-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/fen-dlya-volos-fiesta-dewal-fuschia-2600vt-03-2010/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/fen-dlya-volos-exception-dewal-03-113-black-2200-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/fen-dlya-volos-tornado-dewal-03-8010-grey-2300-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/fen-dorozhnyy-skladnoy-dewal-pro-new-way-03-5512-blue-siniy-1000vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/professionalnyy-fen-dlya-volos-exception-compact-dewal-03-114-black-2200-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/fen-dlya-volos-2300-vt-tornado-dewal-03-8010-black-2300-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/fen-dlya-volos-s-besshchetochnym-motorom-1700vt-legacy-dewal-ld-1887/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/fen-dorozhnyy-skladnoy-dewal-pro-new-way-03-5512-red-krasnyy-1000vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/fen-dlya-volos-fiesta-dewal-lavender-2600vt-03-2010/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/fen-dlya-volos-fiesta-dewal-mango-2600vt-03-2010/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/mashinka-dlya-strizhki-volos-ultra-s-dewal-03-074/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/mashinka-dlya-strizhki-okantovochnaya-black-mini-dewal-03-066/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/mashinka-dlya-strizhki-v-nosu-i-ushakh-dewal-03-802/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/mashinka-dlya-strizhki-okantovochnaya-legacy-dewal-ld-967/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/mashinka-dlya-strizhki-v-nosu-i-ushakh-dewal-03-505/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/fen-dlya-volos-fiesta-dewal-fuschia-2600vt-03-2010/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/fen-dlya-volos-exception-dewal-03-113-black-2200-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/fen-dlya-volos-tornado-dewal-03-8010-grey-2300-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/fen-dorozhnyy-skladnoy-dewal-pro-new-way-03-5512-blue-siniy-1000vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/professionalnyy-fen-dlya-volos-exception-compact-dewal-03-114-black-2200-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/fen-dlya-volos-2300-vt-tornado-dewal-03-8010-black-2300-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/fen-dlya-volos-s-besshchetochnym-motorom-1700vt-legacy-dewal-ld-1887/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/fen-dorozhnyy-skladnoy-dewal-pro-new-way-03-5512-red-krasnyy-1000vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/fen-dlya-volos-tornado-dewal-03-8010-white-2300-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/fen-dlya-volos-fiesta-dewal-lavender-2600vt-03-2010/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/fen-dlya-volos-fiesta-dewal-mango-2600vt-03-2010/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/mashinka-dlya-strizhki-okantovochnaya-black-mini-dewal-03-066/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/mashinka-dlya-strizhki-v-nosu-i-ushakh-dewal-03-802/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/mashinka-dlya-strizhki-okantovochnaya-legacy-dewal-ld-967/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/mashinka-dlya-strizhki-v-nosu-i-ushakh-dewal-03-505/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/mashinka-dlya-strizhki-volos-ultra-s-dewal-03-074/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F24" sqref="F24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -654,179 +654,179 @@
         <v>5</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="10"/>
       <c r="C7" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>4800</v>
+        <v>8100</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2</v>
       </c>
       <c r="B8" s="10"/>
       <c r="C8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>8100</v>
+        <v>3650</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>3650</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="10"/>
       <c r="C10" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>4800</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="10"/>
       <c r="C11" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>1690</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="10"/>
       <c r="C12" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
-        <v>3600</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>7</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>4800</v>
+        <v>17240</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>8</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
-        <v>17240</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>9</v>
       </c>
       <c r="B15" s="10"/>
       <c r="C15" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="14">
-        <v>1690</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>10</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
         <v>8100</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>11</v>
       </c>
       <c r="B17" s="10"/>
       <c r="C17" s="7" t="s">
         <v>29</v>
@@ -860,115 +860,115 @@
         <v>5</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E19" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F19" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>1</v>
       </c>
       <c r="B20" s="10"/>
       <c r="C20" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="14">
-        <v>8150</v>
+        <v>5890</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>2</v>
       </c>
       <c r="B21" s="10"/>
       <c r="C21" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="14">
-        <v>5890</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>3</v>
       </c>
       <c r="B22" s="10"/>
       <c r="C22" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
-        <v>1800</v>
+        <v>8850</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>4</v>
       </c>
       <c r="B23" s="10"/>
       <c r="C23" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
-        <v>8850</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>5</v>
       </c>
       <c r="B24" s="10"/>
       <c r="C24" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
-        <v>1510</v>
+        <v>8150</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A18:F18"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_14"/>