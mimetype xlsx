--- v0 (2026-05-04)
+++ v1 (2026-06-24)
@@ -41,68 +41,68 @@
   <si>
     <t>Аксессуары</t>
   </si>
   <si>
     <t>Аксессуары для окрашивания волос</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>Чаша для краски парикмахерская, с ручкой, с прорезиненной вставкой 330 мл DEWAL T-007lavender</t>
+  </si>
+  <si>
+    <t>https://hlprof.com/product/chasha-dlya-kraski-parikmakherskaya-s-ruchkoy-s-prorezinennoy-vstavkoy-330-ml-dewal-t-007lavender/</t>
+  </si>
+  <si>
     <t>Чаша для краски парикмахерская, с ручкой, с прорезиненной вставкой 330 мл DEWAL T-005mango</t>
   </si>
   <si>
     <t>https://hlprof.com/product/chasha-dlya-kraski-parikmakherskaya-s-ruchkoy-s-prorezinennoy-vstavkoy-330-ml-dewal-t-005mango/</t>
   </si>
   <si>
     <t>Чаша для краски парикмахерская, с ручкой, с прорезиненной вставкой 330 мл DEWAL T-006fuchsia</t>
   </si>
   <si>
     <t>https://hlprof.com/product/chasha-dlya-kraski-parikmakherskaya-s-ruchkoy-s-prorezinennoy-vstavkoy-330-ml-dewal-t-006fuchsia/</t>
   </si>
   <si>
-    <t>Чаша для краски парикмахерская, с ручкой, с прорезиненной вставкой 330 мл DEWAL T-007lavender</t>
-[...4 lines deleted...]
-  <si>
     <t>Набор для окрашивания волос, размер S</t>
   </si>
   <si>
     <t>https://hlprof.com/product/nabor-dlya-okrashivaniya-volos-razmer-s/</t>
   </si>
   <si>
     <t>Набор для окрашивания волос, размер L</t>
   </si>
   <si>
     <t>https://hlprof.com/product/nabor-dlya-okrashivaniya-volos-razmer-l/</t>
   </si>
   <si>
     <t>Набор для окрашивания волос, размер M</t>
   </si>
   <si>
     <t>https://hlprof.com/product/nabor-dlya-okrashivaniya-volos-razmer-m/</t>
   </si>
   <si>
     <t>Кисть для окрашивания со спицей, широкая черная с белым, с черной прямой щетиной DEWAL JB-001 50 мм</t>
   </si>
   <si>
     <t>https://hlprof.com/product/kist-dlya-okrashivaniya-so-spitsey-shirokaya-chernaya-s-belym-s-chernoy-pryamoy-shchetinoy-dewal-jb-001-50-mm/</t>
   </si>
   <si>
     <t>Кисть для окрашивания со спицей, широкая черная с салатовым, с черной прямой щетиной DEWAL JB-003 50 мм</t>
@@ -461,66 +461,66 @@
   <si>
     <t>https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtg43-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d43-61/</t>
   </si>
   <si>
     <t>Термобрашинг Dewal pro Ion Ceramic для волос, ионо-керамическое покрытие, нейлоновая щетина, с хвостиком d52/72</t>
   </si>
   <si>
     <t>https://hlprof.com/product/termobrashing-dewal-pro-ion-ceramic-dlya-volos-iono-keramicheskoe-pokrytie-neylonovaya-shchetina-s-khvostikom-d52-72/</t>
   </si>
   <si>
     <t>Термобрашинг DEWAL PRO GEOMETRY BRTG53 для укладки волос, керамическое покрытие, ионизированная нейлоновая щетина d53/71</t>
   </si>
   <si>
     <t>https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtg53-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d53-71/</t>
   </si>
   <si>
     <t>Термобрашинг Dewal pro Ion Ceramic для волос, ионо-керамическое покрытие, нейлоновая щетина, с хвостиком, d25/41</t>
   </si>
   <si>
     <t>https://hlprof.com/product/termobrashing-dewal-pro-ion-ceramic-dlya-volos-iono-keramicheskoe-pokrytie-neylonovaya-shchetina-s-khvostikom-d25-41/</t>
   </si>
   <si>
     <t>Распылители, мерные стаканчики</t>
   </si>
   <si>
+    <t>Стакан мерный 120 мл DEWAL JPP061P розовый</t>
+  </si>
+  <si>
+    <t>https://hlprof.com/product/stakan-mernyy-120-ml-dewal-jpp061p/</t>
+  </si>
+  <si>
+    <t>Стакан мерный 120 мл DEWAL JPP061F зеленый</t>
+  </si>
+  <si>
+    <t>https://hlprof.com/product/stakan-mernyy-120-ml-dewal-jpp061f-zelenyy/</t>
+  </si>
+  <si>
     <t>Распылитель DEWAL JC0013black пластиковый, черный, с японской помпой 280 мл</t>
   </si>
   <si>
     <t>https://hlprof.com/product/raspylitel-dewal-jc0013black-plastikovyy-chernyy-s-yaponskoy-pompoy-280-ml/</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://hlprof.com/product/stakan-mernyy-120-ml-dewal-jpp061f-zelenyy/</t>
   </si>
   <si>
     <t>Распылитель DEWAL JC0013grey пластиковый, черный, с японской помпой 280 мл</t>
   </si>
   <si>
     <t>https://hlprof.com/product/raspylitel-dewal-jc0013grey-plastikovyy-chernyy-s-yaponskoy-pompoy-280-ml/</t>
   </si>
   <si>
     <t>Стакан мерный 100 мл DEWAL T-1251 прозрачный</t>
   </si>
   <si>
     <t>https://hlprof.com/product/stakan-mernyy-100-ml-dewal-t-1251/</t>
   </si>
   <si>
     <t>Парикмахерский распылитель-спрей пластиковый DEWAL JC003RED красный, 160мл</t>
   </si>
   <si>
     <t>https://hlprof.com/product/parikmakherskiy-raspylitel-sprey-plastikovyy-dewal-jc003red-krasnyy-160ml/</t>
   </si>
   <si>
     <t>Парикмахерский распылитель-спрей пластиковый DEWAL JC001white белый, 160мл</t>
   </si>
   <si>
     <t>https://hlprof.com/product/parikmakherskiy-raspylitel-sprey-plastikovyy-dewal-jc001white-belyy-160ml/</t>
   </si>
@@ -963,51 +963,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/chasha-dlya-kraski-parikmakherskaya-s-ruchkoy-s-prorezinennoy-vstavkoy-330-ml-dewal-t-005mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/chasha-dlya-kraski-parikmakherskaya-s-ruchkoy-s-prorezinennoy-vstavkoy-330-ml-dewal-t-006fuchsia/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/chasha-dlya-kraski-parikmakherskaya-s-ruchkoy-s-prorezinennoy-vstavkoy-330-ml-dewal-t-007lavender/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/nabor-dlya-okrashivaniya-volos-razmer-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/nabor-dlya-okrashivaniya-volos-razmer-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/nabor-dlya-okrashivaniya-volos-razmer-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/kist-dlya-okrashivaniya-so-spitsey-shirokaya-chernaya-s-belym-s-chernoy-pryamoy-shchetinoy-dewal-jb-001-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/kist-dlya-okrashivaniya-so-spitsey-shirokaya-chernaya-s-salatovym-s-chernoy-pryamoy-shchetinoy-dewal-jb-003-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/kist-dlya-okrashivaniya-so-spitsey-shirokaya-chernaya-s-fioletovym-s-chernoy-pryamoy-shchetinoy-dewal-jb-002-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinki-dlya-volos-tsvetnye-kubiki-mini-dbr3837-2-dewal-beauty-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinka-dlya-volos-iz-tkani-tsvet-myatnyy-dbr6376-3-dewal-beauty-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinka-dlya-volos-medvezhonok-dbr3834-dewal-beauty-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinka-dlya-volos-zvezda-dbr3835-dewal-beauty-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinka-dlya-volos-iz-tkani-sinyaya-dbr6376-1-dewal-beauty-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinka-dlya-volos-iz-tkani-tsvet-sero-goluboy-dbr6376-2-dewal-beauty-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinki-dlya-volos-korichnevye-midi-re025-dewal-10sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinki-dlya-volos-tsvetnye-maxi-re020-dewal-10-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinki-dlya-volos-silikonovye-mini-res037-dewal-100-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinki-dlya-volos-silikonovye-res039-dewal-12-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinki-dlya-volos-silikonovye-mini-res036-dewal-100-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-vognutaya-dewal-br69539-brown-dlya-ukladki-volos-plastikovyy-shtift-9-ryadov-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-new-flexi-dlya-volos-s-antistaticheskim-pokrytiem-neylonovaya-shchetina-6-ryadov/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-tunnelnaya-dlya-ukladki-produvnaya-7-ryadov-dewal-dw9532b-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-black-lopata-massazhnaya-dlya-volos-chernaya-derevyannaya-naturalnaya-shchetina-i-plastikovyy-shtift-11-ryadov-brwt60/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-new-flexi-brz528-dlya-volos-s-antistaticheskim-pokrytiem-neylonovaya-shchetina-8-ryadov/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-fiesta-br-69987-dlya-ukladki-volos-fuksiya-5-ryadov/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-black-massazhnaya-dlya-volos-chernaya-derevyannaya-plastikovyy-shtift-11-ryadov/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-tunelnaya-dewal-new-flexi-brz104-dlya-volos-s-antistaticheskim-pokrytiem-neylonovaya-shchetina-9-ryadov/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-tunelnaya-dewal-new-flexi-brz103-dlya-volos-s-antistaticheskim-pokrytiem-neylonovaya-naturalnaya-shchetina-9-ryadov/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-tunnelnaya-dlya-ukladki-produvnaya-7-ryadov-dewal-dw9532b-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-tunnelnaya-dlya-ukladki-produvnaya-7-ryadov-dewal-dw9532b/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-tunnelnaya-dlya-ukladki-produvnaya-7-ryadov-dewal/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-fiesta-br-69984-dlya-ukladki-volos-mango-10-ryadov/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-fiesta-br-69986-dlya-ukladki-volos-lavanda-11-ryadov/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/greben-dewal-nano-co-6106-nano-dlya-dlinnykh-volos-antistatik-28-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-nano-co-6c354-nano-dlya-volos-kombinirovannaya-uzkaya-antistatik-17-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-beauty-dbpr5powdery-dlya-volos-massazhnaya-plastikovyy-shtift-13-ryadov-pudrovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-nano-co-6138-nano-dlya-volos-s-metallicheskim-khvostikom-antistatik-21-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dlya-volos-dewal-beauty-db9527-tunnelnaya-plastikovyy-shtift-7-ryadov-cherno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-nano-co-6008-nano-dlya-volos-kombinirovannaya-antistatik-21-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-nano-co-6c502-nano-dlya-nachesa-volos-s-plastikovym-khvostikom-antistatik-20-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-carbon-brawn-co-6109-carbon-s-plastikovym-khvostikom-dlya-volos-s-karbonom-korichnevaya-21-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-nano-co-6046-nano-dlya-ukladki-volos-kombinirovannaya-antistatik-18-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-nano-co-6045-nano-dlya-volos-kombinirovannaya-18-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-nano-co-6102-nano-dlya-volos-s-khvostikom-antistatik-20-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-nano-co-65-nano-dlya-volos-kombinirovannaya-shirokaya-s-razdelnym-zubtsom-antistatik-19-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-co-213-dlya-volos-dlya-melirovaniya-s-plastikovym-khvostikom-chernaya-25-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-carbon-brawn-co-6046-carbon-kombinirovannaya-dlya-volos-s-karbonom-korichnevaya-18-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dlya-volos-dewal-beauty-dbr69404-tunnelnaya-plastikovyy-shtift-7-ryadov-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-beauty-dbpr5brown-dlya-volos-massazhnaya-plastikovyy-shtift-13-ryadov-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-beauty-dbpr5-lavender-dlya-volos-massazhnaya-plastikovyy-shtift-13-ryadov-lavandovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-beauty-dbpr5sream-dlya-volos-massazhnaya-plastikovyy-shtift-13-ryadov-kremovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-tornado-dlya-volos-naturalnaya-shchetina-neylon-d36-68-brto-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-tornado-dlya-volos-naturalnaya-shchetina-neylon-d28-60-brto-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-tornado-dlya-volos-naturalnaya-shchetina-neylon-d24-52-brto-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtg32-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d32-51/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-ion-ceramic-dlya-volos-iono-keramicheskoe-pokrytie-neylonovaya-shchetina-s-khvostikom-d62-82/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-ion-ceramic-dlya-volos-iono-keramicheskoe-pokrytie-neylonovaya-shchetina-s-khvostikom-d34-52/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-ion-ceramic-dlya-volos-iono-keramicheskoe-pokrytie-neylonovaya-shchetina-s-khvostikom-d44-62/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtg25-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d25-41/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtgxl32-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d32-51-udlinennaya-poverkhnost/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtg19-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d19-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtgxl43-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d43-61-udlinennaya-poverkhnost/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtg65-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d65-81/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtg43-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d43-61/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-ion-ceramic-dlya-volos-iono-keramicheskoe-pokrytie-neylonovaya-shchetina-s-khvostikom-d52-72/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtg53-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d53-71/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-ion-ceramic-dlya-volos-iono-keramicheskoe-pokrytie-neylonovaya-shchetina-s-khvostikom-d25-41/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/raspylitel-dewal-jc0013black-plastikovyy-chernyy-s-yaponskoy-pompoy-280-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/stakan-mernyy-120-ml-dewal-jpp061p/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/stakan-mernyy-120-ml-dewal-jpp061f-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/raspylitel-dewal-jc0013grey-plastikovyy-chernyy-s-yaponskoy-pompoy-280-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/stakan-mernyy-100-ml-dewal-t-1251/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/parikmakherskiy-raspylitel-sprey-plastikovyy-dewal-jc003red-krasnyy-160ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/parikmakherskiy-raspylitel-sprey-plastikovyy-dewal-jc001white-belyy-160ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/parikmakherskiy-raspylitel-sprey-plastikovyy-dewal-jc002black-chernyy-160ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/parikmakherskiy-raspylitel-sprey-plastikovyy-dewal-jc003yellow-zheltyy-160ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/parikmakherskiy-raspylitel-sprey-plastikovyy-dewal-jc003green-zelenyy-160ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/sumka-shopper-hairline-professional-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/sumka-shopper-hairline-professional-black-1-sht/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/chasha-dlya-kraski-parikmakherskaya-s-ruchkoy-s-prorezinennoy-vstavkoy-330-ml-dewal-t-007lavender/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/chasha-dlya-kraski-parikmakherskaya-s-ruchkoy-s-prorezinennoy-vstavkoy-330-ml-dewal-t-005mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/chasha-dlya-kraski-parikmakherskaya-s-ruchkoy-s-prorezinennoy-vstavkoy-330-ml-dewal-t-006fuchsia/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/nabor-dlya-okrashivaniya-volos-razmer-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/nabor-dlya-okrashivaniya-volos-razmer-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/nabor-dlya-okrashivaniya-volos-razmer-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/kist-dlya-okrashivaniya-so-spitsey-shirokaya-chernaya-s-belym-s-chernoy-pryamoy-shchetinoy-dewal-jb-001-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/kist-dlya-okrashivaniya-so-spitsey-shirokaya-chernaya-s-salatovym-s-chernoy-pryamoy-shchetinoy-dewal-jb-003-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/kist-dlya-okrashivaniya-so-spitsey-shirokaya-chernaya-s-fioletovym-s-chernoy-pryamoy-shchetinoy-dewal-jb-002-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinki-dlya-volos-tsvetnye-kubiki-mini-dbr3837-2-dewal-beauty-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinka-dlya-volos-iz-tkani-tsvet-myatnyy-dbr6376-3-dewal-beauty-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinka-dlya-volos-medvezhonok-dbr3834-dewal-beauty-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinka-dlya-volos-zvezda-dbr3835-dewal-beauty-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinka-dlya-volos-iz-tkani-sinyaya-dbr6376-1-dewal-beauty-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinka-dlya-volos-iz-tkani-tsvet-sero-goluboy-dbr6376-2-dewal-beauty-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinki-dlya-volos-korichnevye-midi-re025-dewal-10sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinki-dlya-volos-tsvetnye-maxi-re020-dewal-10-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinki-dlya-volos-silikonovye-mini-res037-dewal-100-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinki-dlya-volos-silikonovye-res039-dewal-12-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinki-dlya-volos-silikonovye-mini-res036-dewal-100-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-vognutaya-dewal-br69539-brown-dlya-ukladki-volos-plastikovyy-shtift-9-ryadov-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-new-flexi-dlya-volos-s-antistaticheskim-pokrytiem-neylonovaya-shchetina-6-ryadov/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-tunnelnaya-dlya-ukladki-produvnaya-7-ryadov-dewal-dw9532b-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-black-lopata-massazhnaya-dlya-volos-chernaya-derevyannaya-naturalnaya-shchetina-i-plastikovyy-shtift-11-ryadov-brwt60/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-new-flexi-brz528-dlya-volos-s-antistaticheskim-pokrytiem-neylonovaya-shchetina-8-ryadov/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-fiesta-br-69987-dlya-ukladki-volos-fuksiya-5-ryadov/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-black-massazhnaya-dlya-volos-chernaya-derevyannaya-plastikovyy-shtift-11-ryadov/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-tunelnaya-dewal-new-flexi-brz104-dlya-volos-s-antistaticheskim-pokrytiem-neylonovaya-shchetina-9-ryadov/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-tunelnaya-dewal-new-flexi-brz103-dlya-volos-s-antistaticheskim-pokrytiem-neylonovaya-naturalnaya-shchetina-9-ryadov/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-tunnelnaya-dlya-ukladki-produvnaya-7-ryadov-dewal-dw9532b-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-tunnelnaya-dlya-ukladki-produvnaya-7-ryadov-dewal-dw9532b/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-tunnelnaya-dlya-ukladki-produvnaya-7-ryadov-dewal/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-fiesta-br-69984-dlya-ukladki-volos-mango-10-ryadov/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-fiesta-br-69986-dlya-ukladki-volos-lavanda-11-ryadov/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/greben-dewal-nano-co-6106-nano-dlya-dlinnykh-volos-antistatik-28-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-nano-co-6c354-nano-dlya-volos-kombinirovannaya-uzkaya-antistatik-17-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-beauty-dbpr5powdery-dlya-volos-massazhnaya-plastikovyy-shtift-13-ryadov-pudrovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-nano-co-6138-nano-dlya-volos-s-metallicheskim-khvostikom-antistatik-21-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dlya-volos-dewal-beauty-db9527-tunnelnaya-plastikovyy-shtift-7-ryadov-cherno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-nano-co-6008-nano-dlya-volos-kombinirovannaya-antistatik-21-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-nano-co-6c502-nano-dlya-nachesa-volos-s-plastikovym-khvostikom-antistatik-20-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-carbon-brawn-co-6109-carbon-s-plastikovym-khvostikom-dlya-volos-s-karbonom-korichnevaya-21-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-nano-co-6046-nano-dlya-ukladki-volos-kombinirovannaya-antistatik-18-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-nano-co-6045-nano-dlya-volos-kombinirovannaya-18-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-nano-co-6102-nano-dlya-volos-s-khvostikom-antistatik-20-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-nano-co-65-nano-dlya-volos-kombinirovannaya-shirokaya-s-razdelnym-zubtsom-antistatik-19-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-co-213-dlya-volos-dlya-melirovaniya-s-plastikovym-khvostikom-chernaya-25-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-carbon-brawn-co-6046-carbon-kombinirovannaya-dlya-volos-s-karbonom-korichnevaya-18-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dlya-volos-dewal-beauty-dbr69404-tunnelnaya-plastikovyy-shtift-7-ryadov-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-beauty-dbpr5brown-dlya-volos-massazhnaya-plastikovyy-shtift-13-ryadov-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-beauty-dbpr5-lavender-dlya-volos-massazhnaya-plastikovyy-shtift-13-ryadov-lavandovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-beauty-dbpr5sream-dlya-volos-massazhnaya-plastikovyy-shtift-13-ryadov-kremovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-tornado-dlya-volos-naturalnaya-shchetina-neylon-d36-68-brto-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-tornado-dlya-volos-naturalnaya-shchetina-neylon-d28-60-brto-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-tornado-dlya-volos-naturalnaya-shchetina-neylon-d24-52-brto-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtg32-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d32-51/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-ion-ceramic-dlya-volos-iono-keramicheskoe-pokrytie-neylonovaya-shchetina-s-khvostikom-d62-82/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-ion-ceramic-dlya-volos-iono-keramicheskoe-pokrytie-neylonovaya-shchetina-s-khvostikom-d34-52/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-ion-ceramic-dlya-volos-iono-keramicheskoe-pokrytie-neylonovaya-shchetina-s-khvostikom-d44-62/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtg25-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d25-41/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtgxl32-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d32-51-udlinennaya-poverkhnost/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtg19-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d19-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtgxl43-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d43-61-udlinennaya-poverkhnost/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtg65-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d65-81/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtg43-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d43-61/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-ion-ceramic-dlya-volos-iono-keramicheskoe-pokrytie-neylonovaya-shchetina-s-khvostikom-d52-72/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtg53-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d53-71/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-ion-ceramic-dlya-volos-iono-keramicheskoe-pokrytie-neylonovaya-shchetina-s-khvostikom-d25-41/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/stakan-mernyy-120-ml-dewal-jpp061p/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/stakan-mernyy-120-ml-dewal-jpp061f-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/raspylitel-dewal-jc0013black-plastikovyy-chernyy-s-yaponskoy-pompoy-280-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/raspylitel-dewal-jc0013grey-plastikovyy-chernyy-s-yaponskoy-pompoy-280-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/stakan-mernyy-100-ml-dewal-t-1251/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/parikmakherskiy-raspylitel-sprey-plastikovyy-dewal-jc003red-krasnyy-160ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/parikmakherskiy-raspylitel-sprey-plastikovyy-dewal-jc001white-belyy-160ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/parikmakherskiy-raspylitel-sprey-plastikovyy-dewal-jc002black-chernyy-160ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/parikmakherskiy-raspylitel-sprey-plastikovyy-dewal-jc003yellow-zheltyy-160ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/parikmakherskiy-raspylitel-sprey-plastikovyy-dewal-jc003green-zelenyy-160ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/sumka-shopper-hairline-professional-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/sumka-shopper-hairline-professional-black-1-sht/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F96"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F96" sqref="F96"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -2258,83 +2258,83 @@
         <v>5</v>
       </c>
       <c r="D82" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E82" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F82" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="5">
         <v>1</v>
       </c>
       <c r="B83" s="10"/>
       <c r="C83" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>150</v>
       </c>
       <c r="E83" s="6"/>
       <c r="F83" s="14">
-        <v>395</v>
+        <v>120</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="5">
         <v>2</v>
       </c>
       <c r="B84" s="10"/>
       <c r="C84" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>152</v>
       </c>
       <c r="E84" s="6"/>
       <c r="F84" s="14">
         <v>120</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="5">
         <v>3</v>
       </c>
       <c r="B85" s="10"/>
       <c r="C85" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>154</v>
       </c>
       <c r="E85" s="6"/>
       <c r="F85" s="14">
-        <v>120</v>
+        <v>395</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5">
         <v>4</v>
       </c>
       <c r="B86" s="10"/>
       <c r="C86" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>156</v>
       </c>
       <c r="E86" s="6"/>
       <c r="F86" s="14">
         <v>420</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5">
         <v>5</v>
       </c>
       <c r="B87" s="10"/>
       <c r="C87" s="7" t="s">
         <v>157</v>