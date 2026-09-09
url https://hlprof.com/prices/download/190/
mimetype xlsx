--- v1 (2026-06-24)
+++ v2 (2026-09-09)
@@ -461,66 +461,66 @@
   <si>
     <t>https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtg43-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d43-61/</t>
   </si>
   <si>
     <t>Термобрашинг Dewal pro Ion Ceramic для волос, ионо-керамическое покрытие, нейлоновая щетина, с хвостиком d52/72</t>
   </si>
   <si>
     <t>https://hlprof.com/product/termobrashing-dewal-pro-ion-ceramic-dlya-volos-iono-keramicheskoe-pokrytie-neylonovaya-shchetina-s-khvostikom-d52-72/</t>
   </si>
   <si>
     <t>Термобрашинг DEWAL PRO GEOMETRY BRTG53 для укладки волос, керамическое покрытие, ионизированная нейлоновая щетина d53/71</t>
   </si>
   <si>
     <t>https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtg53-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d53-71/</t>
   </si>
   <si>
     <t>Термобрашинг Dewal pro Ion Ceramic для волос, ионо-керамическое покрытие, нейлоновая щетина, с хвостиком, d25/41</t>
   </si>
   <si>
     <t>https://hlprof.com/product/termobrashing-dewal-pro-ion-ceramic-dlya-volos-iono-keramicheskoe-pokrytie-neylonovaya-shchetina-s-khvostikom-d25-41/</t>
   </si>
   <si>
     <t>Распылители, мерные стаканчики</t>
   </si>
   <si>
+    <t>Распылитель DEWAL JC0013black пластиковый, черный, с японской помпой 280 мл</t>
+  </si>
+  <si>
+    <t>https://hlprof.com/product/raspylitel-dewal-jc0013black-plastikovyy-chernyy-s-yaponskoy-pompoy-280-ml/</t>
+  </si>
+  <si>
     <t>Стакан мерный 120 мл DEWAL JPP061P розовый</t>
   </si>
   <si>
     <t>https://hlprof.com/product/stakan-mernyy-120-ml-dewal-jpp061p/</t>
   </si>
   <si>
     <t>Стакан мерный 120 мл DEWAL JPP061F зеленый</t>
   </si>
   <si>
     <t>https://hlprof.com/product/stakan-mernyy-120-ml-dewal-jpp061f-zelenyy/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://hlprof.com/product/raspylitel-dewal-jc0013black-plastikovyy-chernyy-s-yaponskoy-pompoy-280-ml/</t>
   </si>
   <si>
     <t>Распылитель DEWAL JC0013grey пластиковый, черный, с японской помпой 280 мл</t>
   </si>
   <si>
     <t>https://hlprof.com/product/raspylitel-dewal-jc0013grey-plastikovyy-chernyy-s-yaponskoy-pompoy-280-ml/</t>
   </si>
   <si>
     <t>Стакан мерный 100 мл DEWAL T-1251 прозрачный</t>
   </si>
   <si>
     <t>https://hlprof.com/product/stakan-mernyy-100-ml-dewal-t-1251/</t>
   </si>
   <si>
     <t>Парикмахерский распылитель-спрей пластиковый DEWAL JC003RED красный, 160мл</t>
   </si>
   <si>
     <t>https://hlprof.com/product/parikmakherskiy-raspylitel-sprey-plastikovyy-dewal-jc003red-krasnyy-160ml/</t>
   </si>
   <si>
     <t>Парикмахерский распылитель-спрей пластиковый DEWAL JC001white белый, 160мл</t>
   </si>
   <si>
     <t>https://hlprof.com/product/parikmakherskiy-raspylitel-sprey-plastikovyy-dewal-jc001white-belyy-160ml/</t>
   </si>
@@ -963,51 +963,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/chasha-dlya-kraski-parikmakherskaya-s-ruchkoy-s-prorezinennoy-vstavkoy-330-ml-dewal-t-007lavender/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/chasha-dlya-kraski-parikmakherskaya-s-ruchkoy-s-prorezinennoy-vstavkoy-330-ml-dewal-t-005mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/chasha-dlya-kraski-parikmakherskaya-s-ruchkoy-s-prorezinennoy-vstavkoy-330-ml-dewal-t-006fuchsia/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/nabor-dlya-okrashivaniya-volos-razmer-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/nabor-dlya-okrashivaniya-volos-razmer-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/nabor-dlya-okrashivaniya-volos-razmer-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/kist-dlya-okrashivaniya-so-spitsey-shirokaya-chernaya-s-belym-s-chernoy-pryamoy-shchetinoy-dewal-jb-001-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/kist-dlya-okrashivaniya-so-spitsey-shirokaya-chernaya-s-salatovym-s-chernoy-pryamoy-shchetinoy-dewal-jb-003-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/kist-dlya-okrashivaniya-so-spitsey-shirokaya-chernaya-s-fioletovym-s-chernoy-pryamoy-shchetinoy-dewal-jb-002-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinki-dlya-volos-tsvetnye-kubiki-mini-dbr3837-2-dewal-beauty-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinka-dlya-volos-iz-tkani-tsvet-myatnyy-dbr6376-3-dewal-beauty-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinka-dlya-volos-medvezhonok-dbr3834-dewal-beauty-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinka-dlya-volos-zvezda-dbr3835-dewal-beauty-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinka-dlya-volos-iz-tkani-sinyaya-dbr6376-1-dewal-beauty-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinka-dlya-volos-iz-tkani-tsvet-sero-goluboy-dbr6376-2-dewal-beauty-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinki-dlya-volos-korichnevye-midi-re025-dewal-10sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinki-dlya-volos-tsvetnye-maxi-re020-dewal-10-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinki-dlya-volos-silikonovye-mini-res037-dewal-100-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinki-dlya-volos-silikonovye-res039-dewal-12-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinki-dlya-volos-silikonovye-mini-res036-dewal-100-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-vognutaya-dewal-br69539-brown-dlya-ukladki-volos-plastikovyy-shtift-9-ryadov-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-new-flexi-dlya-volos-s-antistaticheskim-pokrytiem-neylonovaya-shchetina-6-ryadov/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-tunnelnaya-dlya-ukladki-produvnaya-7-ryadov-dewal-dw9532b-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-black-lopata-massazhnaya-dlya-volos-chernaya-derevyannaya-naturalnaya-shchetina-i-plastikovyy-shtift-11-ryadov-brwt60/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-new-flexi-brz528-dlya-volos-s-antistaticheskim-pokrytiem-neylonovaya-shchetina-8-ryadov/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-fiesta-br-69987-dlya-ukladki-volos-fuksiya-5-ryadov/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-black-massazhnaya-dlya-volos-chernaya-derevyannaya-plastikovyy-shtift-11-ryadov/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-tunelnaya-dewal-new-flexi-brz104-dlya-volos-s-antistaticheskim-pokrytiem-neylonovaya-shchetina-9-ryadov/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-tunelnaya-dewal-new-flexi-brz103-dlya-volos-s-antistaticheskim-pokrytiem-neylonovaya-naturalnaya-shchetina-9-ryadov/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-tunnelnaya-dlya-ukladki-produvnaya-7-ryadov-dewal-dw9532b-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-tunnelnaya-dlya-ukladki-produvnaya-7-ryadov-dewal-dw9532b/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-tunnelnaya-dlya-ukladki-produvnaya-7-ryadov-dewal/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-fiesta-br-69984-dlya-ukladki-volos-mango-10-ryadov/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-fiesta-br-69986-dlya-ukladki-volos-lavanda-11-ryadov/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/greben-dewal-nano-co-6106-nano-dlya-dlinnykh-volos-antistatik-28-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-nano-co-6c354-nano-dlya-volos-kombinirovannaya-uzkaya-antistatik-17-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-beauty-dbpr5powdery-dlya-volos-massazhnaya-plastikovyy-shtift-13-ryadov-pudrovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-nano-co-6138-nano-dlya-volos-s-metallicheskim-khvostikom-antistatik-21-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dlya-volos-dewal-beauty-db9527-tunnelnaya-plastikovyy-shtift-7-ryadov-cherno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-nano-co-6008-nano-dlya-volos-kombinirovannaya-antistatik-21-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-nano-co-6c502-nano-dlya-nachesa-volos-s-plastikovym-khvostikom-antistatik-20-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-carbon-brawn-co-6109-carbon-s-plastikovym-khvostikom-dlya-volos-s-karbonom-korichnevaya-21-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-nano-co-6046-nano-dlya-ukladki-volos-kombinirovannaya-antistatik-18-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-nano-co-6045-nano-dlya-volos-kombinirovannaya-18-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-nano-co-6102-nano-dlya-volos-s-khvostikom-antistatik-20-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-nano-co-65-nano-dlya-volos-kombinirovannaya-shirokaya-s-razdelnym-zubtsom-antistatik-19-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-co-213-dlya-volos-dlya-melirovaniya-s-plastikovym-khvostikom-chernaya-25-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-carbon-brawn-co-6046-carbon-kombinirovannaya-dlya-volos-s-karbonom-korichnevaya-18-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dlya-volos-dewal-beauty-dbr69404-tunnelnaya-plastikovyy-shtift-7-ryadov-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-beauty-dbpr5brown-dlya-volos-massazhnaya-plastikovyy-shtift-13-ryadov-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-beauty-dbpr5-lavender-dlya-volos-massazhnaya-plastikovyy-shtift-13-ryadov-lavandovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-beauty-dbpr5sream-dlya-volos-massazhnaya-plastikovyy-shtift-13-ryadov-kremovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-tornado-dlya-volos-naturalnaya-shchetina-neylon-d36-68-brto-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-tornado-dlya-volos-naturalnaya-shchetina-neylon-d28-60-brto-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-tornado-dlya-volos-naturalnaya-shchetina-neylon-d24-52-brto-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtg32-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d32-51/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-ion-ceramic-dlya-volos-iono-keramicheskoe-pokrytie-neylonovaya-shchetina-s-khvostikom-d62-82/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-ion-ceramic-dlya-volos-iono-keramicheskoe-pokrytie-neylonovaya-shchetina-s-khvostikom-d34-52/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-ion-ceramic-dlya-volos-iono-keramicheskoe-pokrytie-neylonovaya-shchetina-s-khvostikom-d44-62/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtg25-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d25-41/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtgxl32-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d32-51-udlinennaya-poverkhnost/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtg19-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d19-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtgxl43-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d43-61-udlinennaya-poverkhnost/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtg65-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d65-81/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtg43-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d43-61/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-ion-ceramic-dlya-volos-iono-keramicheskoe-pokrytie-neylonovaya-shchetina-s-khvostikom-d52-72/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtg53-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d53-71/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-ion-ceramic-dlya-volos-iono-keramicheskoe-pokrytie-neylonovaya-shchetina-s-khvostikom-d25-41/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/stakan-mernyy-120-ml-dewal-jpp061p/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/stakan-mernyy-120-ml-dewal-jpp061f-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/raspylitel-dewal-jc0013black-plastikovyy-chernyy-s-yaponskoy-pompoy-280-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/raspylitel-dewal-jc0013grey-plastikovyy-chernyy-s-yaponskoy-pompoy-280-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/stakan-mernyy-100-ml-dewal-t-1251/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/parikmakherskiy-raspylitel-sprey-plastikovyy-dewal-jc003red-krasnyy-160ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/parikmakherskiy-raspylitel-sprey-plastikovyy-dewal-jc001white-belyy-160ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/parikmakherskiy-raspylitel-sprey-plastikovyy-dewal-jc002black-chernyy-160ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/parikmakherskiy-raspylitel-sprey-plastikovyy-dewal-jc003yellow-zheltyy-160ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/parikmakherskiy-raspylitel-sprey-plastikovyy-dewal-jc003green-zelenyy-160ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/sumka-shopper-hairline-professional-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/sumka-shopper-hairline-professional-black-1-sht/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/chasha-dlya-kraski-parikmakherskaya-s-ruchkoy-s-prorezinennoy-vstavkoy-330-ml-dewal-t-007lavender/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/chasha-dlya-kraski-parikmakherskaya-s-ruchkoy-s-prorezinennoy-vstavkoy-330-ml-dewal-t-005mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/chasha-dlya-kraski-parikmakherskaya-s-ruchkoy-s-prorezinennoy-vstavkoy-330-ml-dewal-t-006fuchsia/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/nabor-dlya-okrashivaniya-volos-razmer-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/nabor-dlya-okrashivaniya-volos-razmer-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/nabor-dlya-okrashivaniya-volos-razmer-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/kist-dlya-okrashivaniya-so-spitsey-shirokaya-chernaya-s-belym-s-chernoy-pryamoy-shchetinoy-dewal-jb-001-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/kist-dlya-okrashivaniya-so-spitsey-shirokaya-chernaya-s-salatovym-s-chernoy-pryamoy-shchetinoy-dewal-jb-003-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/kist-dlya-okrashivaniya-so-spitsey-shirokaya-chernaya-s-fioletovym-s-chernoy-pryamoy-shchetinoy-dewal-jb-002-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinki-dlya-volos-tsvetnye-kubiki-mini-dbr3837-2-dewal-beauty-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinka-dlya-volos-iz-tkani-tsvet-myatnyy-dbr6376-3-dewal-beauty-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinka-dlya-volos-medvezhonok-dbr3834-dewal-beauty-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinka-dlya-volos-zvezda-dbr3835-dewal-beauty-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinka-dlya-volos-iz-tkani-sinyaya-dbr6376-1-dewal-beauty-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinka-dlya-volos-iz-tkani-tsvet-sero-goluboy-dbr6376-2-dewal-beauty-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinki-dlya-volos-korichnevye-midi-re025-dewal-10sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinki-dlya-volos-tsvetnye-maxi-re020-dewal-10-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinki-dlya-volos-silikonovye-mini-res037-dewal-100-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinki-dlya-volos-silikonovye-res039-dewal-12-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rezinki-dlya-volos-silikonovye-mini-res036-dewal-100-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-vognutaya-dewal-br69539-brown-dlya-ukladki-volos-plastikovyy-shtift-9-ryadov-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-new-flexi-dlya-volos-s-antistaticheskim-pokrytiem-neylonovaya-shchetina-6-ryadov/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-tunnelnaya-dlya-ukladki-produvnaya-7-ryadov-dewal-dw9532b-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-black-lopata-massazhnaya-dlya-volos-chernaya-derevyannaya-naturalnaya-shchetina-i-plastikovyy-shtift-11-ryadov-brwt60/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-new-flexi-brz528-dlya-volos-s-antistaticheskim-pokrytiem-neylonovaya-shchetina-8-ryadov/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-fiesta-br-69987-dlya-ukladki-volos-fuksiya-5-ryadov/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-black-massazhnaya-dlya-volos-chernaya-derevyannaya-plastikovyy-shtift-11-ryadov/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-tunelnaya-dewal-new-flexi-brz104-dlya-volos-s-antistaticheskim-pokrytiem-neylonovaya-shchetina-9-ryadov/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-tunelnaya-dewal-new-flexi-brz103-dlya-volos-s-antistaticheskim-pokrytiem-neylonovaya-naturalnaya-shchetina-9-ryadov/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-tunnelnaya-dlya-ukladki-produvnaya-7-ryadov-dewal-dw9532b-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-tunnelnaya-dlya-ukladki-produvnaya-7-ryadov-dewal-dw9532b/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-tunnelnaya-dlya-ukladki-produvnaya-7-ryadov-dewal/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-fiesta-br-69984-dlya-ukladki-volos-mango-10-ryadov/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-fiesta-br-69986-dlya-ukladki-volos-lavanda-11-ryadov/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/greben-dewal-nano-co-6106-nano-dlya-dlinnykh-volos-antistatik-28-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-nano-co-6c354-nano-dlya-volos-kombinirovannaya-uzkaya-antistatik-17-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-beauty-dbpr5powdery-dlya-volos-massazhnaya-plastikovyy-shtift-13-ryadov-pudrovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-nano-co-6138-nano-dlya-volos-s-metallicheskim-khvostikom-antistatik-21-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dlya-volos-dewal-beauty-db9527-tunnelnaya-plastikovyy-shtift-7-ryadov-cherno-zelenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-nano-co-6008-nano-dlya-volos-kombinirovannaya-antistatik-21-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-nano-co-6c502-nano-dlya-nachesa-volos-s-plastikovym-khvostikom-antistatik-20-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-carbon-brawn-co-6109-carbon-s-plastikovym-khvostikom-dlya-volos-s-karbonom-korichnevaya-21-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-nano-co-6046-nano-dlya-ukladki-volos-kombinirovannaya-antistatik-18-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-nano-co-6045-nano-dlya-volos-kombinirovannaya-18-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-nano-co-6102-nano-dlya-volos-s-khvostikom-antistatik-20-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-nano-co-65-nano-dlya-volos-kombinirovannaya-shirokaya-s-razdelnym-zubtsom-antistatik-19-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-co-213-dlya-volos-dlya-melirovaniya-s-plastikovym-khvostikom-chernaya-25-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/rascheska-dewal-carbon-brawn-co-6046-carbon-kombinirovannaya-dlya-volos-s-karbonom-korichnevaya-18-5-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dlya-volos-dewal-beauty-dbr69404-tunnelnaya-plastikovyy-shtift-7-ryadov-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-beauty-dbpr5brown-dlya-volos-massazhnaya-plastikovyy-shtift-13-ryadov-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-beauty-dbpr5-lavender-dlya-volos-massazhnaya-plastikovyy-shtift-13-ryadov-lavandovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shchetka-dewal-beauty-dbpr5sream-dlya-volos-massazhnaya-plastikovyy-shtift-13-ryadov-kremovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-tornado-dlya-volos-naturalnaya-shchetina-neylon-d36-68-brto-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-tornado-dlya-volos-naturalnaya-shchetina-neylon-d28-60-brto-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-tornado-dlya-volos-naturalnaya-shchetina-neylon-d24-52-brto-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtg32-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d32-51/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-ion-ceramic-dlya-volos-iono-keramicheskoe-pokrytie-neylonovaya-shchetina-s-khvostikom-d62-82/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-ion-ceramic-dlya-volos-iono-keramicheskoe-pokrytie-neylonovaya-shchetina-s-khvostikom-d34-52/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-ion-ceramic-dlya-volos-iono-keramicheskoe-pokrytie-neylonovaya-shchetina-s-khvostikom-d44-62/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtg25-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d25-41/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtgxl32-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d32-51-udlinennaya-poverkhnost/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtg19-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d19-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtgxl43-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d43-61-udlinennaya-poverkhnost/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtg65-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d65-81/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtg43-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d43-61/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-ion-ceramic-dlya-volos-iono-keramicheskoe-pokrytie-neylonovaya-shchetina-s-khvostikom-d52-72/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-geometry-brtg53-dlya-ukladki-volos-keramicheskoe-pokrytie-ionizirovannaya-neylonovaya-shchetina-d53-71/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/termobrashing-dewal-pro-ion-ceramic-dlya-volos-iono-keramicheskoe-pokrytie-neylonovaya-shchetina-s-khvostikom-d25-41/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/raspylitel-dewal-jc0013black-plastikovyy-chernyy-s-yaponskoy-pompoy-280-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/stakan-mernyy-120-ml-dewal-jpp061p/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/stakan-mernyy-120-ml-dewal-jpp061f-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/raspylitel-dewal-jc0013grey-plastikovyy-chernyy-s-yaponskoy-pompoy-280-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/stakan-mernyy-100-ml-dewal-t-1251/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/parikmakherskiy-raspylitel-sprey-plastikovyy-dewal-jc003red-krasnyy-160ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/parikmakherskiy-raspylitel-sprey-plastikovyy-dewal-jc001white-belyy-160ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/parikmakherskiy-raspylitel-sprey-plastikovyy-dewal-jc002black-chernyy-160ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/parikmakherskiy-raspylitel-sprey-plastikovyy-dewal-jc003yellow-zheltyy-160ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/parikmakherskiy-raspylitel-sprey-plastikovyy-dewal-jc003green-zelenyy-160ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/sumka-shopper-hairline-professional-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/sumka-shopper-hairline-professional-black-1-sht/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F96"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F96" sqref="F96"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -2258,83 +2258,83 @@
         <v>5</v>
       </c>
       <c r="D82" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E82" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F82" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="5">
         <v>1</v>
       </c>
       <c r="B83" s="10"/>
       <c r="C83" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>150</v>
       </c>
       <c r="E83" s="6"/>
       <c r="F83" s="14">
-        <v>120</v>
+        <v>395</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="5">
         <v>2</v>
       </c>
       <c r="B84" s="10"/>
       <c r="C84" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>152</v>
       </c>
       <c r="E84" s="6"/>
       <c r="F84" s="14">
         <v>120</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="5">
         <v>3</v>
       </c>
       <c r="B85" s="10"/>
       <c r="C85" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>154</v>
       </c>
       <c r="E85" s="6"/>
       <c r="F85" s="14">
-        <v>395</v>
+        <v>120</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5">
         <v>4</v>
       </c>
       <c r="B86" s="10"/>
       <c r="C86" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>156</v>
       </c>
       <c r="E86" s="6"/>
       <c r="F86" s="14">
         <v>420</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5">
         <v>5</v>
       </c>
       <c r="B87" s="10"/>
       <c r="C87" s="7" t="s">
         <v>157</v>