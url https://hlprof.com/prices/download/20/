--- v0 (2026-05-04)
+++ v1 (2026-06-24)
@@ -212,114 +212,114 @@
   <si>
     <t>https://hlprof.com/product/maslo-dlya-volos-i-borody-alpha-homme-estel/</t>
   </si>
   <si>
     <t>Масло для бороды и кожи лица Pre-shaving beard oil Davines, 50 мл</t>
   </si>
   <si>
     <t>https://hlprof.com/product/maslo-dlya-borody-i-kozhi-litsa-pre-shaving-beard-oil-davines-50-ml/</t>
   </si>
   <si>
     <t>Масло для бороды 1922 Keune</t>
   </si>
   <si>
     <t>https://hlprof.com/product/maslo-dlya-borody-1922-keune/</t>
   </si>
   <si>
     <t>Бальзам для бороды 1922 Keune, 75 мл</t>
   </si>
   <si>
     <t>https://hlprof.com/product/balzam-dlya-borody-1922-keune/</t>
   </si>
   <si>
     <t>Шампунь, кондиционер для мужчин</t>
   </si>
   <si>
+    <t>Шампунь для роста волос Curex Gentleman Estel 300 мл</t>
+  </si>
+  <si>
+    <t>https://hlprof.com/product/shampun-dlya-rosta-volos-curex-gentleman-estel/</t>
+  </si>
+  <si>
     <t>Шампунь против перхоти Curex Gentleman Estel 300 мл</t>
   </si>
   <si>
     <t>https://hlprof.com/product/shampun-protiv-perhoti-curex-gentleman-estel/</t>
   </si>
   <si>
-    <t>Шампунь для роста волос Curex Gentleman Estel 300 мл</t>
-[...4 lines deleted...]
-  <si>
     <t>Шампунь против перхоти Otium Alpha Homme Estel 300 мл</t>
   </si>
   <si>
     <t>https://hlprof.com/product/shampun-protiv-perhoti-otium-alpha-homme-estel/</t>
   </si>
   <si>
     <t>Шампунь укрепляющий Sandal Wood with Tobacco Leaf Premium, 500 мл</t>
   </si>
   <si>
     <t>https://hlprof.com/product/shampun-ukreplyayushchij-sandal-wood-with-tobacco-leaf-premi/</t>
   </si>
   <si>
     <t>Шампунь против перхоти Barber Constant Delight</t>
   </si>
   <si>
     <t>https://hlprof.com/product/shampun-protiv-perhoti-barber-constant-delight/</t>
   </si>
   <si>
     <t>Шампунь для мужчин Constant Delight</t>
   </si>
   <si>
     <t>https://hlprof.com/product/shampun-dlya-muzhchin-constant-delight/</t>
   </si>
   <si>
     <t>Кондиционер для волос Barber Constant Delight</t>
   </si>
   <si>
     <t>https://hlprof.com/product/kondicioner-dlya-volos-barber-constant-delight/</t>
   </si>
   <si>
     <t>Шампунь Theo Scalp Shampoo Ice Mint Lebel Cosmetics, 240 мл</t>
   </si>
   <si>
     <t>https://hlprof.com/product/shampun-theo-scalp-shampoo-ice-mint-lebel-cosmetics/</t>
   </si>
   <si>
     <t>Обновляющий шампунь против перхоти 1922 Keune</t>
   </si>
   <si>
     <t>https://hlprof.com/product/obnovlyayushchij-shampun-protiv-perhoti-1922-keune/</t>
   </si>
   <si>
+    <t>Освежающий шампунь 1922 Keune 250 мл</t>
+  </si>
+  <si>
+    <t>https://hlprof.com/product/osvezhayushchiy-shampun-1922-keune-250-ml/</t>
+  </si>
+  <si>
     <t>Шампунь-активатор роста волос Otium Alpha Homme Estel 300 мл</t>
   </si>
   <si>
     <t>https://hlprof.com/product/shampun-dlya-rosta-volos-otium-alpha-homme-estel/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://hlprof.com/product/osvezhayushchiy-shampun-1922-keune-250-ml/</t>
   </si>
   <si>
     <t>Освежающий кондиционер 1922 Keune 250 мл</t>
   </si>
   <si>
     <t>https://hlprof.com/product/osvezhayushchiy-konditsioner-1922-keune-250-ml/</t>
   </si>
   <si>
     <t>Стимулирующий шампунь для роста волос Shampoo Hair Growth Stimulating Premier For Men Ollin Professional, 250 мл</t>
   </si>
   <si>
     <t>https://hlprof.com/product/stimuliruyushchij-shampun-dlya-rosta-volos-shampoo-hair-grow/</t>
   </si>
   <si>
     <t>Универсальный шампунь для волос и тела 1922 Keune 250 мл</t>
   </si>
   <si>
     <t>https://hlprof.com/product/universalnyy-shampun-dlya-volos-i-tela-1922-keune-250-ml/</t>
   </si>
   <si>
     <t>Укрепляющий шампунь против выпадения волос 1922 Keune 250 мл</t>
   </si>
   <si>
     <t>https://hlprof.com/product/ukreplyayushchiy-shampun-protiv-vypadeniya-volos-1922-keune-250-ml/</t>
   </si>
@@ -1032,51 +1032,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/gel-dlya-britya-barber-constant-delight/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/smyagchayushchij-gel-dlya-britya-softening-shaving-gel-davin/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/krem-dlya-britya-s-vulkanicheskim-peplom-volcanic-shave-prem/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/gel-dlya-britya-glisser-alpha-marine-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/gel-dlya-britya-alpha-homme-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/gel-dlya-britya-dlya-tochnyh-konturov-barber-constant-deligh/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/ultra-gel-dlya-britya-i-massazha-blade-runner-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/gel-dlya-britya-alpha-homme-pro-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/penyashchijsya-krem-dlya-britya-alpha-homme-pro-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/sovershennyj-krem-dlya-britya-1922-keune/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/gel-maslo-dlya-britya-genwood-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/krem-dlya-britya-barber-constant-delight/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/krem-dlya-britya-alpha-homme-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/uvlazhnyayushchij-krem-dlya-lica-i-posle-britya-after-shave/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/krem-posle-britya-alpha-homme-pro-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/balzam-posle-britya-barber-constant-delight/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/loson-posle-britya-alpha-homme-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/loson-posle-britya-dlya-chuvstvitelnoj-kozhi-alpha-homme-est/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/loson-posle-britya-storm-alpha-marine-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/loson-posle-britya-barber-constant-delight/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/tonik-loson-posle-britya-genwood-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/uvlazhnyayushchij-gel-after-shave-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/balzam-dlya-uhoda-za-borodoj-alpha-homme-pro-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/maslo-dlya-volos-i-borody-alpha-homme-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/maslo-dlya-borody-i-kozhi-litsa-pre-shaving-beard-oil-davines-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/maslo-dlya-borody-1922-keune/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/balzam-dlya-borody-1922-keune/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-protiv-perhoti-curex-gentleman-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-dlya-rosta-volos-curex-gentleman-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-protiv-perhoti-otium-alpha-homme-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-ukreplyayushchij-sandal-wood-with-tobacco-leaf-premi/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-protiv-perhoti-barber-constant-delight/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-dlya-muzhchin-constant-delight/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/kondicioner-dlya-volos-barber-constant-delight/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-theo-scalp-shampoo-ice-mint-lebel-cosmetics/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/obnovlyayushchij-shampun-protiv-perhoti-1922-keune/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-dlya-rosta-volos-otium-alpha-homme-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/osvezhayushchiy-shampun-1922-keune-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/osvezhayushchiy-konditsioner-1922-keune-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/stimuliruyushchij-shampun-dlya-rosta-volos-shampoo-hair-grow/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/universalnyy-shampun-dlya-volos-i-tela-1922-keune-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/ukreplyayushchiy-shampun-protiv-vypadeniya-volos-1922-keune-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/ochishchayushchiy-shampun-1922-keune-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/universalnyy-konditsioner-dlya-volos-i-borody-1922-keune-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-intensiv-healthy-hair-500-ml-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/lesnoj-shampun-dlya-volos-i-tela-genwood-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-protiv-vypadeniya-volos-barber-constant-delight/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-dlya-volos-genwood-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-dlya-volos-ocean-alpha-marine-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/balzam-kondicioner-hair-repair-his-story-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/piling-dlya-kozhi-golovy-theo-scalp-flex-lebel-cosmetics/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-gel-dlya-volos-i-tela-traveller-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-dlya-kozhi-golovy-theo-scalp-shampoo-lebel-cosmetics/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-kondicioner-i-gel-dlya-dusha-man-3-v-1-chi/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-pasta-love-dlya-ukhoda-za-volosami-borodoy-i-telom-davines-300-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/kraska-kamuflyazh-dlya-borody-alpha-pro-estel-1-0-chernyy-40-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/vosk-silnoj-fiksacii-1922-strong-hold-wax-keune/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/maslo-dlya-uhoda-za-borodoj-i-usami-barber-constant-delight/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/klassicheskaya-pomadka-1922-keune/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/premium-glina-1922-keune/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/premer-pasta-1922-keune/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/klassicheskij-gel-1922-keune/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/vosk-silnoj-fiksacii-dlya-ukladki-volos-theo-wax-solid-hold/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/sprej-silnoj-fiksacii-theo-spray-solid-hold-lebel-cosmetics/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/gel-s-silnoj-i-podvizhnoj-fiksaciej-theo-jelly-creative-hold/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/gel-sverhsilnoj-fiksacii-theo-jelly-solid-hold-lebel-cosmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/pasta-vosk-dlya-volos-head-liner-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/gel-trojnogo-dejstviya-triple-x-gel-keune/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/krem-pasta-dlya-volos-s-matovym-ehffektom-alpha-homme-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/gel-dlya-ukladki-volos-legkaya-fiksaciya-alpha-homme-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/vosstanavlivayushchij-sprej-theo-scalp-recharge-lebel-cosmet/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/krem-uhod-dlya-kozhi-golovy-theo-skalp-treatment-lebel-cosme/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/ukreplyayushchij-loson-protiv-vypadeniya-volos-1922-keune/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-prebiotic-protiv-vypadeniya-volos-dlya-muzhchin-reha/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/loson-protiv-vypadeniya-volos-barber-constant-delight/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/ehnergeticheskij-sprej-dlya-volos-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/uvlazhnyayushchij-gel-krem-dlya-lica-genwood-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/syvorotka-ot-morshchin-i-deficita-vlagi-humidor-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/hydroboost-syvorotka-dlya-lica-alpha-marine-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/krem-dlya-lica-all-in-one-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/syvorotka-dlya-kontura-glaz-monday-morning-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/muss-dlya-umyvaniya-clean-face-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/uspokaivayushchij-krem-gel-stress-fighter-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/skrab-dlya-kozhi-lica-i-golovy-alpha-homme-pro-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/gel-dlya-dusha-s-ohlazhdayushchim-ehffektom-otium-alpha-homm/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/estel-alpha-homme-dezodorant-sprej/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/dezodorant-antiperspirant-fit-genwood-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-gel-dlya-volos-i-tela-sport-i-fitnes-curex-active-es/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/deep-antiperspirant-dlya-tela-alpha-marine-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/dive-gel-dlya-dusha-alpha-marine-estel/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/gel-dlya-britya-barber-constant-delight/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/smyagchayushchij-gel-dlya-britya-softening-shaving-gel-davin/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/krem-dlya-britya-s-vulkanicheskim-peplom-volcanic-shave-prem/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/gel-dlya-britya-glisser-alpha-marine-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/gel-dlya-britya-alpha-homme-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/gel-dlya-britya-dlya-tochnyh-konturov-barber-constant-deligh/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/ultra-gel-dlya-britya-i-massazha-blade-runner-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/gel-dlya-britya-alpha-homme-pro-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/penyashchijsya-krem-dlya-britya-alpha-homme-pro-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/sovershennyj-krem-dlya-britya-1922-keune/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/gel-maslo-dlya-britya-genwood-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/krem-dlya-britya-barber-constant-delight/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/krem-dlya-britya-alpha-homme-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/uvlazhnyayushchij-krem-dlya-lica-i-posle-britya-after-shave/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/krem-posle-britya-alpha-homme-pro-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/balzam-posle-britya-barber-constant-delight/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/loson-posle-britya-alpha-homme-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/loson-posle-britya-dlya-chuvstvitelnoj-kozhi-alpha-homme-est/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/loson-posle-britya-storm-alpha-marine-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/loson-posle-britya-barber-constant-delight/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/tonik-loson-posle-britya-genwood-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/uvlazhnyayushchij-gel-after-shave-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/balzam-dlya-uhoda-za-borodoj-alpha-homme-pro-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/maslo-dlya-volos-i-borody-alpha-homme-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/maslo-dlya-borody-i-kozhi-litsa-pre-shaving-beard-oil-davines-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/maslo-dlya-borody-1922-keune/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/balzam-dlya-borody-1922-keune/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-dlya-rosta-volos-curex-gentleman-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-protiv-perhoti-curex-gentleman-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-protiv-perhoti-otium-alpha-homme-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-ukreplyayushchij-sandal-wood-with-tobacco-leaf-premi/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-protiv-perhoti-barber-constant-delight/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-dlya-muzhchin-constant-delight/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/kondicioner-dlya-volos-barber-constant-delight/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-theo-scalp-shampoo-ice-mint-lebel-cosmetics/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/obnovlyayushchij-shampun-protiv-perhoti-1922-keune/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/osvezhayushchiy-shampun-1922-keune-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-dlya-rosta-volos-otium-alpha-homme-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/osvezhayushchiy-konditsioner-1922-keune-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/stimuliruyushchij-shampun-dlya-rosta-volos-shampoo-hair-grow/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/universalnyy-shampun-dlya-volos-i-tela-1922-keune-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/ukreplyayushchiy-shampun-protiv-vypadeniya-volos-1922-keune-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/ochishchayushchiy-shampun-1922-keune-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/universalnyy-konditsioner-dlya-volos-i-borody-1922-keune-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-intensiv-healthy-hair-500-ml-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/lesnoj-shampun-dlya-volos-i-tela-genwood-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-protiv-vypadeniya-volos-barber-constant-delight/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-dlya-volos-genwood-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-dlya-volos-ocean-alpha-marine-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/balzam-kondicioner-hair-repair-his-story-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/piling-dlya-kozhi-golovy-theo-scalp-flex-lebel-cosmetics/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-gel-dlya-volos-i-tela-traveller-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-dlya-kozhi-golovy-theo-scalp-shampoo-lebel-cosmetics/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-kondicioner-i-gel-dlya-dusha-man-3-v-1-chi/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-pasta-love-dlya-ukhoda-za-volosami-borodoy-i-telom-davines-300-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/kraska-kamuflyazh-dlya-borody-alpha-pro-estel-1-0-chernyy-40-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/vosk-silnoj-fiksacii-1922-strong-hold-wax-keune/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/maslo-dlya-uhoda-za-borodoj-i-usami-barber-constant-delight/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/klassicheskaya-pomadka-1922-keune/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/premium-glina-1922-keune/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/premer-pasta-1922-keune/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/klassicheskij-gel-1922-keune/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/vosk-silnoj-fiksacii-dlya-ukladki-volos-theo-wax-solid-hold/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/sprej-silnoj-fiksacii-theo-spray-solid-hold-lebel-cosmetics/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/gel-s-silnoj-i-podvizhnoj-fiksaciej-theo-jelly-creative-hold/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/gel-sverhsilnoj-fiksacii-theo-jelly-solid-hold-lebel-cosmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/pasta-vosk-dlya-volos-head-liner-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/gel-trojnogo-dejstviya-triple-x-gel-keune/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/krem-pasta-dlya-volos-s-matovym-ehffektom-alpha-homme-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/gel-dlya-ukladki-volos-legkaya-fiksaciya-alpha-homme-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/vosstanavlivayushchij-sprej-theo-scalp-recharge-lebel-cosmet/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/krem-uhod-dlya-kozhi-golovy-theo-skalp-treatment-lebel-cosme/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/ukreplyayushchij-loson-protiv-vypadeniya-volos-1922-keune/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-prebiotic-protiv-vypadeniya-volos-dlya-muzhchin-reha/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/loson-protiv-vypadeniya-volos-barber-constant-delight/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/ehnergeticheskij-sprej-dlya-volos-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/uvlazhnyayushchij-gel-krem-dlya-lica-genwood-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/syvorotka-ot-morshchin-i-deficita-vlagi-humidor-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/hydroboost-syvorotka-dlya-lica-alpha-marine-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/krem-dlya-lica-all-in-one-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/syvorotka-dlya-kontura-glaz-monday-morning-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/muss-dlya-umyvaniya-clean-face-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/uspokaivayushchij-krem-gel-stress-fighter-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/skrab-dlya-kozhi-lica-i-golovy-alpha-homme-pro-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/gel-dlya-dusha-s-ohlazhdayushchim-ehffektom-otium-alpha-homm/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/estel-alpha-homme-dezodorant-sprej/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/dezodorant-antiperspirant-fit-genwood-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/shampun-gel-dlya-volos-i-tela-sport-i-fitnes-curex-active-es/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/deep-antiperspirant-dlya-tela-alpha-marine-estel/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hlprof.com/product/dive-gel-dlya-dusha-alpha-marine-estel/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F112"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F112" sqref="F112"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1785,67 +1785,67 @@
       <c r="B48" s="10"/>
       <c r="C48" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E48" s="6"/>
       <c r="F48" s="14">
         <v>1980</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>10</v>
       </c>
       <c r="B49" s="10"/>
       <c r="C49" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E49" s="6"/>
       <c r="F49" s="14">
-        <v>810</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
         <v>11</v>
       </c>
       <c r="B50" s="10"/>
       <c r="C50" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E50" s="6"/>
       <c r="F50" s="14">
-        <v>1990</v>
+        <v>810</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
         <v>12</v>
       </c>
       <c r="B51" s="10"/>
       <c r="C51" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E51" s="6"/>
       <c r="F51" s="14">
         <v>2250</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
         <v>13</v>
       </c>
       <c r="B52" s="10"/>
       <c r="C52" s="7" t="s">
         <v>90</v>